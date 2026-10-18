--- v0 (2025-10-30)
+++ v1 (2026-10-18)
@@ -82,69 +82,79 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="65AECDF1" w14:textId="77777777" w:rsidR="008A00B6" w:rsidRPr="00985977" w:rsidRDefault="008A00B6" w:rsidP="008A00B6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65AECDF2" w14:textId="77777777" w:rsidR="008A00B6" w:rsidRPr="00985977" w:rsidRDefault="008A00B6" w:rsidP="008A00B6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65AECDF4" w14:textId="77777777" w:rsidR="008A00B6" w:rsidRPr="00985977" w:rsidRDefault="008A00B6" w:rsidP="008A00B6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65AECDF5" w14:textId="470D7728" w:rsidR="008A00B6" w:rsidRPr="00C5681E" w:rsidRDefault="00C5681E" w:rsidP="008A00B6">
+    <w:p w14:paraId="65AECDF5" w14:textId="20D8297B" w:rsidR="008A00B6" w:rsidRPr="00C5681E" w:rsidRDefault="007D4FB0" w:rsidP="008A00B6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5681E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projekttitel </w:t>
+        <w:t>Projekttitel</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5681E" w:rsidRPr="00C5681E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65AECDF9" w14:textId="77777777" w:rsidR="00A37569" w:rsidRDefault="00A37569" w:rsidP="008A00B6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:id w:val="-1389414889"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -919,59 +929,50 @@
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc211251831"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="008A00B6" w:rsidRPr="00672E40">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rojektbezeichnung</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="65AECE0D" w14:textId="77777777" w:rsidR="00A40350" w:rsidRPr="00672E40" w:rsidRDefault="00A40350" w:rsidP="008A00B6">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="65AECE10" w14:textId="60782624" w:rsidR="008A00B6" w:rsidRPr="00672E40" w:rsidRDefault="008A00B6" w:rsidP="00880F37">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc211251832"/>
       <w:r w:rsidRPr="00672E40">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Angaben zu</w:t>
       </w:r>
       <w:r w:rsidR="00D95CCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r förderwerbende</w:t>
@@ -1076,89 +1077,89 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="00CF798F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>02</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65AECE13" w14:textId="77777777" w:rsidR="008A00B6" w:rsidRPr="00672E40" w:rsidRDefault="008A00B6" w:rsidP="008A00B6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65AECE14" w14:textId="064C1F3C" w:rsidR="008A00B6" w:rsidRPr="00672E40" w:rsidRDefault="00D95CCD" w:rsidP="008A00B6">
+    <w:p w14:paraId="65AECE14" w14:textId="1B055A0B" w:rsidR="008A00B6" w:rsidRPr="00672E40" w:rsidRDefault="00D95CCD" w:rsidP="008A00B6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Förderwerbende Person</w:t>
       </w:r>
       <w:r w:rsidR="008A00B6" w:rsidRPr="00672E40">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="008A00B6" w:rsidRPr="00672E40">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AECE15" w14:textId="3156E2D1" w:rsidR="008A00B6" w:rsidRPr="00672E40" w:rsidRDefault="008A00B6" w:rsidP="008A00B6">
+    <w:p w14:paraId="65AECE15" w14:textId="375C1BE2" w:rsidR="008A00B6" w:rsidRPr="00672E40" w:rsidRDefault="008A00B6" w:rsidP="008A00B6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00672E40">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Adresse:</w:t>
       </w:r>
       <w:r w:rsidRPr="00672E40">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1198,127 +1199,107 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00672E40">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00046458">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AECE17" w14:textId="0595A550" w:rsidR="008A00B6" w:rsidRPr="00672E40" w:rsidRDefault="00627067" w:rsidP="008A00B6">
+    <w:p w14:paraId="65AECE18" w14:textId="2AB8AC89" w:rsidR="008A00B6" w:rsidRPr="00672E40" w:rsidRDefault="00627067" w:rsidP="008A00B6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00672E40">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E-Mail</w:t>
       </w:r>
       <w:r w:rsidR="008A00B6" w:rsidRPr="00672E40">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">:  </w:t>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AECE18" w14:textId="77777777" w:rsidR="008A00B6" w:rsidRPr="00672E40" w:rsidRDefault="008A00B6" w:rsidP="008A00B6">
-[...9 lines deleted...]
-    <w:p w14:paraId="65AECE19" w14:textId="77777777" w:rsidR="008A00B6" w:rsidRPr="00672E40" w:rsidRDefault="008A00B6" w:rsidP="008A00B6">
+    <w:p w14:paraId="65AECE1A" w14:textId="6425A93F" w:rsidR="008A00B6" w:rsidRPr="00672E40" w:rsidRDefault="008A00B6" w:rsidP="008A00B6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00672E40">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rechtsform:</w:t>
       </w:r>
       <w:r w:rsidRPr="00672E40">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AECE1A" w14:textId="77777777" w:rsidR="008A00B6" w:rsidRPr="00672E40" w:rsidRDefault="008A00B6" w:rsidP="008A00B6">
-[...9 lines deleted...]
-    <w:p w14:paraId="65AECE1B" w14:textId="58F3B1B9" w:rsidR="008A00B6" w:rsidRPr="00672E40" w:rsidRDefault="008A00B6" w:rsidP="008A00B6">
+    <w:p w14:paraId="65AECE1B" w14:textId="13DAB2E0" w:rsidR="008A00B6" w:rsidRPr="00672E40" w:rsidRDefault="008A00B6" w:rsidP="008A00B6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00672E40">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Projektverantwortliche Person:</w:t>
       </w:r>
       <w:r w:rsidRPr="00672E40">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1331,155 +1312,140 @@
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc211251833"/>
       <w:r w:rsidRPr="00672E40">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Angaben zum Projekt</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="65AECE1D" w14:textId="77777777" w:rsidR="00C67B29" w:rsidRPr="00AA2400" w:rsidRDefault="00C67B29" w:rsidP="00C67B29">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65AECE1E" w14:textId="4E44DF18" w:rsidR="00DE4087" w:rsidRPr="00AA2400" w:rsidRDefault="00A42AE7" w:rsidP="00367F9C">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00A42AE7">
+    <w:p w14:paraId="1B8158B7" w14:textId="77777777" w:rsidR="009832C1" w:rsidRDefault="00A42AE7" w:rsidP="00367F9C">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42AE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Einleitung</w:t>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="7FFED7E5" w14:textId="77777777" w:rsidR="00241AA9" w:rsidRDefault="00241AA9" w:rsidP="00A40350">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br/>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="65AECE1F" w14:textId="77777777" w:rsidR="008A00B6" w:rsidRDefault="008A00B6" w:rsidP="00A40350">
+    <w:p w14:paraId="65AECE1F" w14:textId="63103645" w:rsidR="008A00B6" w:rsidRDefault="008A00B6" w:rsidP="00A40350">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00672E40">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ausgangslage</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10357880" w14:textId="77777777" w:rsidR="00D65966" w:rsidRDefault="00D65966" w:rsidP="00A40350">
+    <w:p w14:paraId="3CDD1E75" w14:textId="77777777" w:rsidR="004676F2" w:rsidRDefault="004676F2" w:rsidP="00A40350">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BF146CD" w14:textId="6C94B27B" w:rsidR="00D65966" w:rsidRPr="00DE4087" w:rsidRDefault="00D65966" w:rsidP="00A40350">
+    <w:p w14:paraId="17BD5E74" w14:textId="0DA257B8" w:rsidR="00723A4C" w:rsidRPr="00241AA9" w:rsidRDefault="00D65966" w:rsidP="00A40350">
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ziel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AECE21" w14:textId="77777777" w:rsidR="00A42AE7" w:rsidRDefault="00A42AE7" w:rsidP="00A40350">
-[...8 lines deleted...]
-    <w:p w14:paraId="65AECE22" w14:textId="5C983AFE" w:rsidR="008A00B6" w:rsidRPr="00691C25" w:rsidRDefault="00D65966" w:rsidP="00880F37">
+    <w:p w14:paraId="65AECE22" w14:textId="5C983AFE" w:rsidR="008A00B6" w:rsidRDefault="00D65966" w:rsidP="00880F37">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc211251834"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Arbeitspakete</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="65AECE23" w14:textId="77777777" w:rsidR="0074076D" w:rsidRPr="00AA2400" w:rsidRDefault="0074076D" w:rsidP="00AA2400">
-[...7 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="7BB40698" w14:textId="77777777" w:rsidR="00E80C03" w:rsidRDefault="00E80C03" w:rsidP="00E80C03"/>
     <w:p w14:paraId="09A0A4BF" w14:textId="3A359E2C" w:rsidR="00734A39" w:rsidRDefault="008A00B6" w:rsidP="00880F37">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc211251835"/>
       <w:r w:rsidRPr="00672E40">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bezug zur Entwicklungsstrategi</w:t>
       </w:r>
       <w:r w:rsidR="009A7226">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
@@ -1528,89 +1494,77 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="000F4380" w:rsidRPr="00E05984">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ndikatoren</w:t>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="_Toc431206422"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="65AECE2C" w14:textId="77777777" w:rsidR="00E05984" w:rsidRPr="00AA2400" w:rsidRDefault="00E05984" w:rsidP="00E05984">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65AECE2D" w14:textId="77777777" w:rsidR="008A00B6" w:rsidRPr="00AA2400" w:rsidRDefault="00CF798F" w:rsidP="00734A39">
+    <w:p w14:paraId="6C6C3F1D" w14:textId="78154F8B" w:rsidR="00D65966" w:rsidRPr="00241AA9" w:rsidRDefault="00CF798F" w:rsidP="00241AA9">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA2400">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Indikatoren zur Messbarkeit der Zielerreichung. </w:t>
       </w:r>
       <w:r w:rsidR="000F4380" w:rsidRPr="00AA2400">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
-    </w:p>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00D65966">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="65AECE2E" w14:textId="571C1C08" w:rsidR="008A00B6" w:rsidRPr="00E05984" w:rsidRDefault="000F4380" w:rsidP="00880F37">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc211251837"/>
       <w:r w:rsidRPr="00E05984">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
@@ -1702,116 +1656,140 @@
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc211251838"/>
       <w:r w:rsidRPr="00672E40">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Zeitplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="65AECE32" w14:textId="77777777" w:rsidR="008A00B6" w:rsidRPr="00672E40" w:rsidRDefault="008A00B6" w:rsidP="008A00B6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65AECE33" w14:textId="31C82C4A" w:rsidR="008A00B6" w:rsidRPr="00672E40" w:rsidRDefault="00CF798F" w:rsidP="008A00B6">
+    <w:p w14:paraId="65AECE33" w14:textId="16EB5233" w:rsidR="008A00B6" w:rsidRPr="00672E40" w:rsidRDefault="00CF798F" w:rsidP="008A00B6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Von Monat Jahr bis Monat Jahr</w:t>
+        <w:t xml:space="preserve">Von </w:t>
+      </w:r>
+      <w:r w:rsidR="009C1C0A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TTMMJJ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">bis </w:t>
+      </w:r>
+      <w:r w:rsidR="009C1C0A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TTMMJJ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="008A00B6" w:rsidRPr="00672E40">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Behördliche Bewilligungen notwendig: </w:t>
       </w:r>
-      <w:r w:rsidR="003B2758">
+      <w:r w:rsidR="009C1C0A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ja/</w:t>
       </w:r>
       <w:r w:rsidR="008A00B6" w:rsidRPr="00672E40">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nein</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AECE34" w14:textId="5A643965" w:rsidR="008A00B6" w:rsidRPr="00672E40" w:rsidRDefault="008A00B6" w:rsidP="008A00B6">
+    <w:p w14:paraId="65AECE34" w14:textId="12B9B931" w:rsidR="008A00B6" w:rsidRPr="00672E40" w:rsidRDefault="008A00B6" w:rsidP="008A00B6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00672E40">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sonstige beantrage öffentliche Mittel: </w:t>
       </w:r>
-      <w:r w:rsidR="003B2758">
+      <w:r w:rsidR="009C1C0A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ja/</w:t>
       </w:r>
       <w:r w:rsidRPr="00672E40">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nein </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65AECE35" w14:textId="77777777" w:rsidR="008A00B6" w:rsidRPr="00E05984" w:rsidRDefault="008A00B6" w:rsidP="00880F37">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -2235,93 +2213,131 @@
       <w:r w:rsidRPr="00A40350">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Beantragter Fördersatz:  </w:t>
       </w:r>
       <w:r w:rsidR="00F32F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>XX</w:t>
       </w:r>
       <w:r w:rsidRPr="00A40350">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AECE58" w14:textId="77777777" w:rsidR="008A00B6" w:rsidRPr="00A40350" w:rsidRDefault="008A00B6" w:rsidP="008A00B6">
+    <w:p w14:paraId="65AECE58" w14:textId="77777777" w:rsidR="008A00B6" w:rsidRDefault="008A00B6" w:rsidP="008A00B6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D658761" w14:textId="1110389C" w:rsidR="009C1C0A" w:rsidRPr="009C1C0A" w:rsidRDefault="009C1C0A" w:rsidP="008A00B6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Förderhöhe:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="786AC8C9" w14:textId="06EF3990" w:rsidR="009C1C0A" w:rsidRPr="009C1C0A" w:rsidRDefault="009C1C0A" w:rsidP="008A00B6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eigenmittel: </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="65AECE59" w14:textId="77777777" w:rsidR="008A00B6" w:rsidRPr="00A40350" w:rsidRDefault="008A00B6" w:rsidP="008A00B6">
       <w:pPr>
         <w:pStyle w:val="berschrift4"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008A00B6" w:rsidRPr="00A40350" w:rsidSect="00DE4087">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="2834" w:bottom="1418" w:left="1418" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1AAC7BC3" w14:textId="77777777" w:rsidR="0024051A" w:rsidRDefault="0024051A" w:rsidP="00E747C9">
+    <w:p w14:paraId="43436735" w14:textId="77777777" w:rsidR="00845855" w:rsidRDefault="00845855" w:rsidP="00E747C9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42B66025" w14:textId="77777777" w:rsidR="0024051A" w:rsidRDefault="0024051A" w:rsidP="00E747C9">
+    <w:p w14:paraId="73A2E94B" w14:textId="77777777" w:rsidR="00845855" w:rsidRDefault="00845855" w:rsidP="00E747C9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2582,58 +2598,58 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70E57B43" w14:textId="77777777" w:rsidR="0024051A" w:rsidRDefault="0024051A" w:rsidP="00E747C9">
+    <w:p w14:paraId="703B092C" w14:textId="77777777" w:rsidR="00845855" w:rsidRDefault="00845855" w:rsidP="00E747C9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="333AF858" w14:textId="77777777" w:rsidR="0024051A" w:rsidRDefault="0024051A" w:rsidP="00E747C9">
+    <w:p w14:paraId="43DB5688" w14:textId="77777777" w:rsidR="00845855" w:rsidRDefault="00845855" w:rsidP="00E747C9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="65AECE5E" w14:textId="07D778EB" w:rsidR="002B2D93" w:rsidRDefault="00594C27">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="008CDBA0" wp14:editId="78484C86">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>3817620</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
@@ -2838,56 +2854,318 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="Grafik 59180058" o:spid="_x0000_i1030" type="#_x0000_t75" style="width:566.5pt;height:261pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:566.4pt;height:261pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03FC1153"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="82D24520"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0BFD0D9E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3E5CBB20"/>
+    <w:lvl w:ilvl="0" w:tplc="0C070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22901A9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A0F0AFD6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2956,51 +3234,200 @@
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26CB7FDA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6792B8E6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FD52E87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A84F25C"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3069,51 +3496,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="349E4A20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CDB07FDC"/>
     <w:lvl w:ilvl="0" w:tplc="1D42CBEC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="420"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3185,51 +3612,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5460"/>
         </w:tabs>
         <w:ind w:left="5460" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6180"/>
         </w:tabs>
         <w:ind w:left="6180" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37684E76"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="92CC229E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3334,51 +3761,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="423521AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FD6A79F6"/>
     <w:lvl w:ilvl="0" w:tplc="0C07000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C07001B" w:tentative="1">
@@ -3423,51 +3850,349 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C07001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43DB6DF4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E66EBB38"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="458C4BF7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="10B66B58"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="462B2F7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AEDA60A2"/>
     <w:lvl w:ilvl="0" w:tplc="603EACB8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -3535,51 +4260,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47514205"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE60BD46"/>
     <w:lvl w:ilvl="0" w:tplc="979A8AEC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -3650,51 +4375,200 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54BF70E8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8F927A68"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58980EE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D1615D2"/>
     <w:lvl w:ilvl="0" w:tplc="0C07000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C07001B" w:tentative="1">
@@ -3739,51 +4613,200 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C07001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="644F0A1F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DF566C32"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B3E057B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CB843820"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3879,51 +4902,349 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B704C50"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DEF88C36"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BAE233B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A12E10B0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D1556E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C5ACDA8"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3993,258 +5314,356 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1332106079">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="564416744">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1638074199">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2073186446">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="974020324">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1642298117">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1134057215">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1875581981">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1861159986">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1279222657">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="439836766">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="546916944">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="958293817">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1949925098">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="564416744">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="15" w16cid:durableId="815756213">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1638074199">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="16" w16cid:durableId="1489784236">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2073186446">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="17" w16cid:durableId="987629115">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="974020324">
-[...5 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="1134057215">
+  <w:num w:numId="18" w16cid:durableId="2046982211">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1875581981">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="19" w16cid:durableId="1033963283">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3073"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008A00B6"/>
+    <w:rsid w:val="00004402"/>
+    <w:rsid w:val="00005B97"/>
     <w:rsid w:val="00014D95"/>
+    <w:rsid w:val="000172C5"/>
     <w:rsid w:val="000213E1"/>
+    <w:rsid w:val="00036814"/>
     <w:rsid w:val="00046458"/>
     <w:rsid w:val="00052A14"/>
     <w:rsid w:val="00056341"/>
     <w:rsid w:val="000823DD"/>
     <w:rsid w:val="00083C8A"/>
+    <w:rsid w:val="000875F4"/>
+    <w:rsid w:val="0009449E"/>
+    <w:rsid w:val="00095AAF"/>
+    <w:rsid w:val="000E03D0"/>
     <w:rsid w:val="000E7D47"/>
     <w:rsid w:val="000F4380"/>
     <w:rsid w:val="001246E0"/>
     <w:rsid w:val="0017125F"/>
+    <w:rsid w:val="001815CB"/>
+    <w:rsid w:val="00190569"/>
     <w:rsid w:val="001B5C25"/>
     <w:rsid w:val="001C7D58"/>
     <w:rsid w:val="001D399D"/>
     <w:rsid w:val="001E03D0"/>
     <w:rsid w:val="001F332E"/>
+    <w:rsid w:val="00233386"/>
     <w:rsid w:val="0024051A"/>
+    <w:rsid w:val="00240736"/>
+    <w:rsid w:val="00240C7A"/>
+    <w:rsid w:val="00241AA9"/>
+    <w:rsid w:val="00244BB9"/>
+    <w:rsid w:val="0024618A"/>
     <w:rsid w:val="002748C6"/>
+    <w:rsid w:val="002757D2"/>
     <w:rsid w:val="0029622D"/>
+    <w:rsid w:val="002A0A86"/>
     <w:rsid w:val="002B2D93"/>
+    <w:rsid w:val="002B3D85"/>
     <w:rsid w:val="002B6451"/>
     <w:rsid w:val="002D2A2E"/>
     <w:rsid w:val="002D5D7C"/>
     <w:rsid w:val="002F29E5"/>
+    <w:rsid w:val="00305F66"/>
+    <w:rsid w:val="00313D2E"/>
     <w:rsid w:val="0033150A"/>
     <w:rsid w:val="00336E67"/>
     <w:rsid w:val="00354F70"/>
     <w:rsid w:val="0036425B"/>
     <w:rsid w:val="00367F9C"/>
     <w:rsid w:val="003739C0"/>
     <w:rsid w:val="003808D5"/>
+    <w:rsid w:val="003853C2"/>
     <w:rsid w:val="003B2758"/>
     <w:rsid w:val="003B385D"/>
+    <w:rsid w:val="003B5A6B"/>
     <w:rsid w:val="003F6A2E"/>
+    <w:rsid w:val="00414765"/>
+    <w:rsid w:val="00422CC0"/>
+    <w:rsid w:val="004441A2"/>
     <w:rsid w:val="00464076"/>
+    <w:rsid w:val="004676F2"/>
+    <w:rsid w:val="004773CF"/>
     <w:rsid w:val="0048648C"/>
     <w:rsid w:val="00493198"/>
+    <w:rsid w:val="004A2BA7"/>
     <w:rsid w:val="004A3B8C"/>
+    <w:rsid w:val="00527F15"/>
     <w:rsid w:val="00530607"/>
+    <w:rsid w:val="005311C8"/>
+    <w:rsid w:val="00567621"/>
     <w:rsid w:val="005714C3"/>
     <w:rsid w:val="00573FA5"/>
     <w:rsid w:val="005872C3"/>
     <w:rsid w:val="00594C27"/>
+    <w:rsid w:val="005E1A8C"/>
     <w:rsid w:val="005F45E5"/>
     <w:rsid w:val="00627067"/>
     <w:rsid w:val="00651C60"/>
     <w:rsid w:val="00651D4E"/>
     <w:rsid w:val="006617F4"/>
     <w:rsid w:val="00672E40"/>
     <w:rsid w:val="00691C25"/>
     <w:rsid w:val="006A0E53"/>
+    <w:rsid w:val="006B042A"/>
     <w:rsid w:val="006B5269"/>
+    <w:rsid w:val="006C1DB1"/>
     <w:rsid w:val="006C2462"/>
     <w:rsid w:val="006C4F12"/>
     <w:rsid w:val="0070083E"/>
+    <w:rsid w:val="00723A4C"/>
     <w:rsid w:val="0073286F"/>
     <w:rsid w:val="00734A39"/>
+    <w:rsid w:val="00737000"/>
     <w:rsid w:val="0074076D"/>
     <w:rsid w:val="00756754"/>
     <w:rsid w:val="00776764"/>
     <w:rsid w:val="00781450"/>
     <w:rsid w:val="00791D01"/>
     <w:rsid w:val="007B2210"/>
+    <w:rsid w:val="007C2DED"/>
+    <w:rsid w:val="007D4FB0"/>
+    <w:rsid w:val="007E23DE"/>
+    <w:rsid w:val="007E265B"/>
     <w:rsid w:val="007E755C"/>
+    <w:rsid w:val="00813EFD"/>
+    <w:rsid w:val="00845855"/>
     <w:rsid w:val="008629BB"/>
     <w:rsid w:val="00865A1E"/>
     <w:rsid w:val="00877A7D"/>
     <w:rsid w:val="00880F37"/>
     <w:rsid w:val="008A00B6"/>
     <w:rsid w:val="008A4FF4"/>
     <w:rsid w:val="008C00F1"/>
     <w:rsid w:val="008F1F95"/>
+    <w:rsid w:val="00921EDE"/>
     <w:rsid w:val="00922747"/>
     <w:rsid w:val="00927E2F"/>
     <w:rsid w:val="00937C59"/>
+    <w:rsid w:val="0095066E"/>
+    <w:rsid w:val="00974E7A"/>
+    <w:rsid w:val="009832C1"/>
+    <w:rsid w:val="00993181"/>
     <w:rsid w:val="009A7226"/>
     <w:rsid w:val="009B7F32"/>
+    <w:rsid w:val="009C1C0A"/>
     <w:rsid w:val="009C3631"/>
     <w:rsid w:val="009F0DDC"/>
+    <w:rsid w:val="009F4D8D"/>
     <w:rsid w:val="00A06EE8"/>
     <w:rsid w:val="00A077CA"/>
+    <w:rsid w:val="00A10456"/>
     <w:rsid w:val="00A25A5C"/>
     <w:rsid w:val="00A37569"/>
     <w:rsid w:val="00A40350"/>
     <w:rsid w:val="00A409ED"/>
     <w:rsid w:val="00A42AE7"/>
+    <w:rsid w:val="00A61E75"/>
     <w:rsid w:val="00A64839"/>
     <w:rsid w:val="00AA2400"/>
+    <w:rsid w:val="00AB1A9C"/>
+    <w:rsid w:val="00AB51D4"/>
+    <w:rsid w:val="00AD2FA5"/>
     <w:rsid w:val="00AE43F7"/>
     <w:rsid w:val="00B41317"/>
     <w:rsid w:val="00B70027"/>
     <w:rsid w:val="00B70177"/>
+    <w:rsid w:val="00B81FD2"/>
     <w:rsid w:val="00B8418E"/>
+    <w:rsid w:val="00B914F6"/>
     <w:rsid w:val="00BC254B"/>
     <w:rsid w:val="00BF3C93"/>
     <w:rsid w:val="00C237F5"/>
     <w:rsid w:val="00C432DA"/>
     <w:rsid w:val="00C5681E"/>
     <w:rsid w:val="00C67B29"/>
     <w:rsid w:val="00C87293"/>
+    <w:rsid w:val="00C90C2D"/>
     <w:rsid w:val="00CA0ECB"/>
+    <w:rsid w:val="00CA1AF2"/>
     <w:rsid w:val="00CC1155"/>
+    <w:rsid w:val="00CD03E9"/>
     <w:rsid w:val="00CE4FE6"/>
+    <w:rsid w:val="00CF03A1"/>
     <w:rsid w:val="00CF798F"/>
+    <w:rsid w:val="00D20CBB"/>
     <w:rsid w:val="00D30848"/>
+    <w:rsid w:val="00D42DC0"/>
     <w:rsid w:val="00D65966"/>
     <w:rsid w:val="00D712EE"/>
     <w:rsid w:val="00D95CCD"/>
     <w:rsid w:val="00D965D6"/>
     <w:rsid w:val="00D96849"/>
     <w:rsid w:val="00DA471B"/>
     <w:rsid w:val="00DD71BF"/>
+    <w:rsid w:val="00DE1F2D"/>
     <w:rsid w:val="00DE4087"/>
     <w:rsid w:val="00E05984"/>
+    <w:rsid w:val="00E1578B"/>
     <w:rsid w:val="00E43DF3"/>
     <w:rsid w:val="00E7544B"/>
+    <w:rsid w:val="00E80C03"/>
     <w:rsid w:val="00EA721A"/>
+    <w:rsid w:val="00EB4F97"/>
     <w:rsid w:val="00EE55C0"/>
     <w:rsid w:val="00EE5A2B"/>
+    <w:rsid w:val="00F03B1E"/>
+    <w:rsid w:val="00F2357C"/>
     <w:rsid w:val="00F32F56"/>
     <w:rsid w:val="00F47DDF"/>
     <w:rsid w:val="00F5487F"/>
+    <w:rsid w:val="00F75C5E"/>
     <w:rsid w:val="00FC646C"/>
+    <w:rsid w:val="00FE1C71"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3073"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="65AECDF0"/>
   <w15:docId w15:val="{09883277-0563-4B11-9D34-FA58E1C1A9FB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -4630,50 +6049,73 @@
     <w:rsid w:val="008A00B6"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift1Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A40350"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift3Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004A2BA7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift4Zchn"/>
     <w:qFormat/>
     <w:rsid w:val="008A00B6"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
@@ -4901,50 +6343,64 @@
       <w:spacing w:after="100"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C237F5"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00691C25"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift3Zchn">
+    <w:name w:val="Überschrift 3 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004A2BA7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="263997790">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1816290652">
       <w:bodyDiv w:val="1"/>
@@ -5304,76 +6760,86 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100DB896FD093C0AF4E85FB62F469F8D63E" ma:contentTypeVersion="17" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="41713a9c1ae61007b84cda664416ebdc">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bc6ca495-610a-4bd4-8ec2-d65ff3ba4f8a" xmlns:ns3="157a22ae-b5c8-490b-bfec-8158f8179021" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="26ca5884c46290bc8801d31246a11339" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100DB896FD093C0AF4E85FB62F469F8D63E" ma:contentTypeVersion="18" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="4602517156e2bdb9cb529e04c6c474f0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bc6ca495-610a-4bd4-8ec2-d65ff3ba4f8a" xmlns:ns3="157a22ae-b5c8-490b-bfec-8158f8179021" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="82cacd716b6a9e37c7ae24c9ff8bb992" ns2:_="" ns3:_="">
     <xsd:import namespace="bc6ca495-610a-4bd4-8ec2-d65ff3ba4f8a"/>
     <xsd:import namespace="157a22ae-b5c8-490b-bfec-8158f8179021"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bc6ca495-610a-4bd4-8ec2-d65ff3ba4f8a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -5407,50 +6873,55 @@
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="25" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="157a22ae-b5c8-490b-bfec-8158f8179021" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{63fbe085-1c68-4088-b4a2-89a6702561a4}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="157a22ae-b5c8-490b-bfec-8158f8179021">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="22" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
@@ -5552,150 +7023,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="157a22ae-b5c8-490b-bfec-8158f8179021" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="bc6ca495-610a-4bd4-8ec2-d65ff3ba4f8a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56E06AC2-4D5C-4E22-99D9-59B5D740CD8E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3365C71B-8115-4527-94CC-6AB57541579E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E601955E-ED23-4136-9691-418B837AD628}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4950B6D-A543-4F79-BABC-2DACD90B6613}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="157a22ae-b5c8-490b-bfec-8158f8179021"/>
     <ds:schemaRef ds:uri="bc6ca495-610a-4bd4-8ec2-d65ff3ba4f8a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B65A5991-506E-4DE0-9608-7C14AE0B755E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>14_WRA_VorlageBrief_A4_Trebuchet.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>221</Words>
-  <Characters>1394</Characters>
+  <Words>220</Words>
+  <Characters>1389</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>NIEDEROESTERREICH-WERBUNG GMBH</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1612</CharactersWithSpaces>
+  <CharactersWithSpaces>1606</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Markus Fürst</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DB896FD093C0AF4E85FB62F469F8D63E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>